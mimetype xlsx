--- v0 (2026-05-19)
+++ v1 (2026-09-23)
@@ -53,75 +53,75 @@
   <si>
     <t>Üretici Kodu</t>
   </si>
   <si>
     <t>MG11ACA24TE</t>
   </si>
   <si>
     <t>Kapasite</t>
   </si>
   <si>
     <t>24 TB</t>
   </si>
   <si>
     <t>Devir Hızı (RPM)</t>
   </si>
   <si>
     <t>7200 RPM</t>
   </si>
   <si>
     <t>Arabirim</t>
   </si>
   <si>
     <t>SATA</t>
   </si>
   <si>
+    <t>Disk Boyutu</t>
+  </si>
+  <si>
+    <t>3.5"</t>
+  </si>
+  <si>
+    <t>Boyutlar</t>
+  </si>
+  <si>
+    <t>-</t>
+  </si>
+  <si>
+    <t>Üretici Linki</t>
+  </si>
+  <si>
+    <t>Garanti</t>
+  </si>
+  <si>
+    <t>2 Yıl</t>
+  </si>
+  <si>
     <t>Önbellek</t>
   </si>
   <si>
-    <t>512 MB</t>
-[...20 lines deleted...]
-    <t>2 Yıl</t>
+    <t>1024MB</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -514,59 +514,59 @@
       <c r="B7" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" t="s">
         <v>13</v>
       </c>
       <c r="B8" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" t="s">
         <v>15</v>
       </c>
       <c r="B9" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" t="s">
         <v>17</v>
       </c>
       <c r="B10" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" t="s">
+        <v>18</v>
+      </c>
+      <c r="B11" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>18</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" t="s">
         <v>20</v>
       </c>
       <c r="B12" t="s">
         <v>21</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>