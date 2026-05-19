--- v0 (2026-04-01)
+++ v1 (2026-05-19)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="46">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="45">
   <si>
     <t>Özellik</t>
   </si>
   <si>
     <t>Açıklama</t>
   </si>
   <si>
     <t>Masaüstü Bilgisayar Kategori</t>
   </si>
   <si>
     <t>Masaüstü Bilgisayar</t>
   </si>
   <si>
     <t>Ürün Ailesi</t>
   </si>
   <si>
     <t>ThinkCentre Serisi</t>
   </si>
   <si>
     <t>İşlemci Tipi</t>
   </si>
   <si>
     <t>Intel® Core™ i7</t>
   </si>
   <si>
@@ -74,126 +74,123 @@
   <si>
     <t>Ekran Kartı</t>
   </si>
   <si>
     <t>Intel® UHD Graphics 770</t>
   </si>
   <si>
     <t>Ekran Kartı Belleği</t>
   </si>
   <si>
     <t>Tümleşik</t>
   </si>
   <si>
     <t>İşletim Sistemi</t>
   </si>
   <si>
     <t>FreeDOS</t>
   </si>
   <si>
     <t>Ethernet Kartı</t>
   </si>
   <si>
     <t>Tümleşik 10/100/1000 Mbps</t>
   </si>
   <si>
+    <t>vPro</t>
+  </si>
+  <si>
+    <t>Belirtilmemiş</t>
+  </si>
+  <si>
+    <t>Bellek Tipi</t>
+  </si>
+  <si>
+    <t>2 x DDR5 5600Mhz PC slot 1 Boş</t>
+  </si>
+  <si>
+    <t>Disk Kapasitesi</t>
+  </si>
+  <si>
+    <t>1 TB SSD</t>
+  </si>
+  <si>
+    <t>Sabit Disk</t>
+  </si>
+  <si>
+    <t>1TB SSD M.2 2280 G4 QLC</t>
+  </si>
+  <si>
+    <t>Optik Sürücü</t>
+  </si>
+  <si>
+    <t>Yok</t>
+  </si>
+  <si>
+    <t>Klavye ve Fare</t>
+  </si>
+  <si>
+    <t>Kablolu klavye mouse set</t>
+  </si>
+  <si>
+    <t>Üretici Kodu</t>
+  </si>
+  <si>
+    <t>12UAS0GL00</t>
+  </si>
+  <si>
+    <t>Giriş/Çıkış Arabirim</t>
+  </si>
+  <si>
+    <t>HDMI, Vga, DP</t>
+  </si>
+  <si>
+    <t>Güç Kaynağı</t>
+  </si>
+  <si>
+    <t>260W</t>
+  </si>
+  <si>
+    <t>Chipset</t>
+  </si>
+  <si>
+    <t>Intel B760</t>
+  </si>
+  <si>
+    <t>Garanti</t>
+  </si>
+  <si>
+    <t>3 Yıl</t>
+  </si>
+  <si>
+    <t>Üretici Linki</t>
+  </si>
+  <si>
+    <t>https://psref.lenovo.com/Product/ThinkCentre/ThinkCentre_neo_50t_Gen_5?tab=spec</t>
+  </si>
+  <si>
     <t>Kablosuz Birimler</t>
-  </si>
-[...73 lines deleted...]
-    <t>https://psref.lenovo.com/Product/ThinkCentre/ThinkCentre_neo_50t_Gen_5?tab=spec</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -690,51 +687,51 @@
       <c r="B20" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="21" spans="1:2">
       <c r="A21" t="s">
         <v>40</v>
       </c>
       <c r="B21" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="22" spans="1:2">
       <c r="A22" t="s">
         <v>42</v>
       </c>
       <c r="B22" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="23" spans="1:2">
       <c r="A23" t="s">
         <v>44</v>
       </c>
       <c r="B23" t="s">
-        <v>45</v>
+        <v>29</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">