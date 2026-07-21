--- v0 (2025-12-13)
+++ v1 (2026-07-21)
@@ -68,144 +68,144 @@
   <si>
     <t>Dahili</t>
   </si>
   <si>
     <t>VPN Desteği</t>
   </si>
   <si>
     <t>Var</t>
   </si>
   <si>
     <t>WiFi Anten Tipi</t>
   </si>
   <si>
     <t>Dairesel</t>
   </si>
   <si>
     <t>WiFi Veri Hızı (2,4Ghz)</t>
   </si>
   <si>
     <t>575 Mbps</t>
   </si>
   <si>
     <t>USB Port</t>
   </si>
   <si>
+    <t>WiFi Menzil-Mesafe</t>
+  </si>
+  <si>
+    <t>0-300 m</t>
+  </si>
+  <si>
+    <t>WiFi Çalışma Standartı</t>
+  </si>
+  <si>
+    <t>802.11ax (WiFi 6)</t>
+  </si>
+  <si>
+    <t>PoE Güç Tüketimi</t>
+  </si>
+  <si>
+    <t>18W</t>
+  </si>
+  <si>
+    <t>Port Sayısı (Lan)</t>
+  </si>
+  <si>
+    <t>1 Port</t>
+  </si>
+  <si>
+    <t>Port Sayısı (Wan)</t>
+  </si>
+  <si>
+    <t>Yok</t>
+  </si>
+  <si>
+    <t>Port Sayısı (Fiber)</t>
+  </si>
+  <si>
+    <t>Port Hızı</t>
+  </si>
+  <si>
+    <t>Gigabit</t>
+  </si>
+  <si>
+    <t>Merkezi Yönetim Desteği</t>
+  </si>
+  <si>
+    <t>Merkezi Yönetim Tipi</t>
+  </si>
+  <si>
+    <t>Cloud/Bulut</t>
+  </si>
+  <si>
+    <t>AP Çalışma Modu</t>
+  </si>
+  <si>
+    <t>AP</t>
+  </si>
+  <si>
+    <t>WiFi Anten Gücü</t>
+  </si>
+  <si>
+    <t>3 dBi</t>
+  </si>
+  <si>
+    <t>WiFi Anten Sayısı</t>
+  </si>
+  <si>
+    <t>3G/4G/5G/LTE Desteği</t>
+  </si>
+  <si>
+    <t>Boyutlar</t>
+  </si>
+  <si>
+    <t>Ø180 mm</t>
+  </si>
+  <si>
+    <t>Üretici Linki</t>
+  </si>
+  <si>
+    <t>-</t>
+  </si>
+  <si>
+    <t>Garanti</t>
+  </si>
+  <si>
+    <t>2 Yıl</t>
+  </si>
+  <si>
+    <t>PoE Desteği</t>
+  </si>
+  <si>
+    <t>Var (Aktif PoE)</t>
+  </si>
+  <si>
     <t>WiFi Veri Hızı (5Ghz)</t>
   </si>
   <si>
-    <t>2400 Mbps</t>
-[...89 lines deleted...]
-    <t>Var (Aktif PoE)</t>
+    <t>2975 Mbps</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -646,115 +646,115 @@
       <c r="B13" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" t="s">
         <v>24</v>
       </c>
       <c r="B14" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" t="s">
         <v>26</v>
       </c>
       <c r="B15" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" t="s">
         <v>28</v>
       </c>
       <c r="B16" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" t="s">
+        <v>29</v>
+      </c>
+      <c r="B17" t="s">
         <v>30</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" t="s">
         <v>31</v>
       </c>
       <c r="B18" t="s">
-        <v>32</v>
+        <v>12</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" t="s">
+        <v>32</v>
+      </c>
+      <c r="B19" t="s">
         <v>33</v>
-      </c>
-[...1 lines deleted...]
-        <v>12</v>
       </c>
     </row>
     <row r="20" spans="1:2">
       <c r="A20" t="s">
         <v>34</v>
       </c>
       <c r="B20" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="21" spans="1:2">
       <c r="A21" t="s">
         <v>36</v>
       </c>
       <c r="B21" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="22" spans="1:2">
       <c r="A22" t="s">
         <v>38</v>
       </c>
       <c r="B22" t="s">
-        <v>39</v>
+        <v>10</v>
       </c>
     </row>
     <row r="23" spans="1:2">
       <c r="A23" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="B23" t="s">
-        <v>10</v>
+        <v>27</v>
       </c>
     </row>
     <row r="24" spans="1:2">
       <c r="A24" t="s">
+        <v>40</v>
+      </c>
+      <c r="B24" t="s">
         <v>41</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
     </row>
     <row r="25" spans="1:2">
       <c r="A25" t="s">
         <v>42</v>
       </c>
       <c r="B25" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="26" spans="1:2">
       <c r="A26" t="s">
         <v>44</v>
       </c>
       <c r="B26" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="27" spans="1:2">
       <c r="A27" t="s">
         <v>46</v>
       </c>
       <c r="B27" t="s">
         <v>47</v>
       </c>